--- v0 (2025-12-17)
+++ v1 (2026-06-17)
@@ -9,187 +9,97 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="201">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XLVII сесія VIII скликання</t>
   </si>
   <si>
     <t>Семенівська селищна рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Милашевич Людмила Павлівна</t>
-[...73 lines deleted...]
-  <si>
     <t>28.02.25  10:10:16</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 19</t>
   </si>
   <si>
-    <t>За</t>
-[...4 lines deleted...]
-  <si>
     <t>28.02.25  10:11:05</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>28.02.25  10:12:52</t>
   </si>
   <si>
     <t>4547Про зняття додаткових коштів з ПМСД 22000,00 грн </t>
   </si>
   <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>За: 15</t>
   </si>
   <si>
-    <t>Не голос.</t>
-[...7 lines deleted...]
-  <si>
     <t>28.02.25  10:14:05</t>
   </si>
   <si>
     <t>4548Додаткові кошти для стимулювання лікарів в сумі  289 387,00 грн</t>
   </si>
   <si>
     <t>За: 20</t>
   </si>
   <si>
     <t>28.02.25  10:15:26</t>
   </si>
   <si>
     <t>28.02.25  10:18:08</t>
   </si>
   <si>
     <t>28.02.25  10:18:41</t>
   </si>
   <si>
     <t>4551Додаткові кошти на оплату праці ЗЗСО в сумі 205000, 00 грн</t>
   </si>
   <si>
     <t>28.02.25  10:19:21</t>
   </si>
   <si>
     <t>28.02.25  10:20:06</t>
@@ -702,16938 +612,3824 @@
     <t>28.02.25  12:41:36</t>
   </si>
   <si>
     <t>28.02.25  12:42:37</t>
   </si>
   <si>
     <t>28.02.25  12:43:15</t>
   </si>
   <si>
     <t>28.02.25  12:43:56</t>
   </si>
   <si>
     <t>28.02.25  12:44:27</t>
   </si>
   <si>
     <t>28.02.25  12:45:02</t>
   </si>
   <si>
     <t>28.02.25  12:45:33</t>
   </si>
   <si>
     <t>28.02.25  12:47:25</t>
   </si>
   <si>
     <t>4715Про надання згоди орендарям на передачу земельних ділянок в суборенду   </t>
-  </si>
-[...109 lines deleted...]
-    <t>Відсут.: 130</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE173"/>
+  <dimension ref="A1:F173"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...23 lines deleted...]
-    <col min="31" max="31" width="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
-      <c r="G1" t="s" s="3">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>4545Про затвердження звіту про виконання бюджету Семенівської селищної територіальної громади за 2024 рік</t>
         </is>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E2" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F2" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>4546Про внесення змін до показників бюджету Семенівської селищної територіальної громади на 2025 рік</t>
         </is>
       </c>
       <c r="D3" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s" s="4">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s" s="4">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F5" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>4549Перерозподілкошторисних призначень (виготовлення облікової документації) та на виготовлення проєкту землеустрою щодо відведення земельної ділянки для облаштування Алеї Слави в сумі 191</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="C7" t="inlineStr" s="4">
         <is>
           <t>4550Субвенція з державного бюджету місцевим бюджетам на забезпечення харчування учнів початкових класів закладів загальної середньої освіти, розпорядження КМУ в сумі 1344000,00 грн</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="C8" t="s" s="4">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>4552Перерозподіл кошторисних призначень для придбання ноутбука для Біляківського ліцею 30000,00 грн</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>4553Перерозподіл кошторисних призначень для придбання газового котла для Семенівського МНВК в сумі 20000,00 грн</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>4554Додаткові кошти на співфінансування субвенції «Нова українська школа» - 93 922,00; співфінансування залишку субвенції «Захист України» - 129 254,00; співфінансування залишку субвенції «Нова</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>4555Субвенція з ДБ МБ «Захист України», для придбання засобів навчання та комп’ютерного обладнання в сумі 1 136 294,00</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>4556Субвенція з ДБ МБ «Нова українська школа» для придбання комп’ютерної техніки для ЗЗСО в сумі 190031 грн</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F13" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>4557Субвенція з місцевого бюджету на забезпечення діяльності фахівців із супроводу ветеранів війни, розпорядження Полтавської ОВА в сумі 245720, грн </t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>4558Співфінансування до обласного бюджету для придбання шкільного автобуса в сумі 2000000,00 грн</t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>4559Про проведення перерозподілу кошторисних призначень по Виконавчому комітеті в сумі 170 тис.грн на придбання канцтоварів , комптехніки, проведення інтернету  </t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>4560Про виділення додаткових коштів для організації поїздки спортсменів до м.Берегове в сумі 60 тис.грн  </t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="C18" t="s" s="4">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>4562Про виділення субвенції Кременчуцькій міській раді в сумі 79,8 тис.грн на рік для придбання продуктів</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F19" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>4563Про зменшення видатків по Фінансовому управлінню  на загальну суму 103886 грн для поповнення резервного фонду  </t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="F20" t="s">
-        <v>66</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>4565Про зменшення видатків по Фінансовому управлінню  на загальну суму 103886 грн для поповнення резервного фонду  </t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F21" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>4566Про внесення змін до показників бюджету Семенівської селищної територіальної громади на 2025 рік</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="E22" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F22" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>4567Про звіт селищного голови про роботу Семенівської селищної ради та її виконавчого комітету за 2024 рік</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E23" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F23" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>4568Про підсумки виконання Програми соціально-економічного розвитку Семенівської селищної територіальної громади на 2024-2026 роки</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F24" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>4569Про затвердження заступника селищного голови – начальника відділу юридичного забезпечення та земельних відносин</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E25" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F25" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>4570Про упорядкування, затвердження та введення в дію структури з 01 березня 2025 року Відділу соціального захисту населення та праці Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E26" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F26" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>4571Про затвердження кількісного складу виконавчого комітету Семенівської селищної ради восьмого скликання</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E27" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F27" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>4572Про затвердження персонального складу виконавчого комітету Семенівської селищної ради восьмого скликання</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E28" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F28" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>4573Про затвердження Положення про старосту Семенівської селищної територіальної громади</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E29" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F29" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>4574Про внесення змін до Положення КУ «Центр надання соціальних послуг» Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E30" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F30" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="C31" t="s" s="4">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="D31" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E31" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F31" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>4576Про затвердження Програми розвитку молодіжної політики Семенівської селищної територіальної громади на 2025-2027 роки</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E32" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F32" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>4577Про закріплення майна, що є комунальною власністю Семенівської селищної ради за комунальним підприємством Семенівської селищної ради «Комунальник» на праві господарського відання</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E33" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F33" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>4578Про передачу автомобіля ВАЗ 21070, номерний знак ВІ9859СР, з балансу відділу освіти, сім’ї, молоді та спорту Семенівської селищної ради на баланс виконавчого комітету Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E34" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F34" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>4579Про закріплення майна на праві господарського відання за комунальним підприємством Семенівської селищної ради «Комунальник» Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E35" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F35" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="C36" t="s" s="4">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="D36" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E36" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F36" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="C37" t="s" s="4">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="D37" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E37" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F37" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C38" t="s" s="4">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="D38" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E38" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F38" t="s">
-        <v>92</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>62</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="C39" t="s" s="4">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="D39" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E39" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F39" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="C40" t="s" s="4">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="D40" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E40" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F40" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="C41" t="s" s="4">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="D41" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E41" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F41" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>4586Про затвердження Переліку об’єктів комунальної власності Семенівської селищної територіальної громади, що підлягають приватизації в 2025 році</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E42" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F42" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>4587Про внесення доповнень до Переліку першого типу об’єктів комунального майна Семенівської селищної територіальної громади для передачі майна в оренду на аукціоні</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E43" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F43" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="C44" t="s" s="4">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="D44" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E44" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F44" t="s">
-        <v>47</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>103</v>
+        <v>73</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>4589Про надання згоди на списання комунального майна Семенівської селищної територіальної громади</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E45" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F45" t="s">
-        <v>33</v>
-[...74 lines deleted...]
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>4591Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582009:09:001:0125, розташованої в с. Нова</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E46" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F46" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>105</v>
+        <v>75</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>4592Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582009:09:001:0124, розташованої в с. Нова</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E47" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F47" t="s">
-        <v>92</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>62</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>106</v>
+        <v>76</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>4593Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) комунальної власності із земель житлової та</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E48" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F48" t="s">
-        <v>92</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>62</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>4594Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581204:04:001:0783, розташованої в с.</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E49" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F49" t="s">
-        <v>92</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>62</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>4595Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581204:04:003:0036, розташованої в с.</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E50" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F50" t="s">
-        <v>92</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>62</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>4596Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581204:04:001:0151, розташованої в с.</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E51" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F51" t="s">
-        <v>92</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>62</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>4597Про затвердження проєкту землеустрою щодо відведення земельних ділянок комунальної власності сільськогосподарського призначення з кадастровими номерами 5324588003:03:001:0297, 5324588003:03:001:0301,</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E52" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F52" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>4598Про затвердження проєкту землеустрою щодо відведення земельних ділянок комунальної власності сільськогосподарського призначення з кадастровими номерами 5324588003:03:001:0293, 5324588003:03:001:1296,</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E53" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F53" t="s">
-        <v>92</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>62</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>4599Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581301:01:001:0039, розташованої в с.</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E54" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F54" t="s">
-        <v>92</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>62</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>4600Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582001:01:001:0026, розташованої в с.</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E55" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F55" t="s">
-        <v>92</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>62</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>114</v>
+        <v>84</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>4601Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588001:01:001:0165, розташованої в с.</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E56" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F56" t="s">
-        <v>92</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>62</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>4602Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588001:01:001:0168, розташованої в с.</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E57" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F57" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>116</v>
+        <v>86</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>4603Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582008:08:002:0044, розташованої в с.</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E58" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F58" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>4604Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324587611:11:001:0034, розташованої в с.</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E59" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F59" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>4605Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:004:0667, розташованої в с-щі</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E60" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F60" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>4606Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588003:03:001:0290, розташованої в с.</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E61" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F61" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>4607Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588001:01:002:0033, розташованої в с.</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E62" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F62" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>4608Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581200:00:001:0756, розташованої за</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E63" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F63" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>4609Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0519, розташованої за</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E64" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F64" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>123</v>
+        <v>93</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>4610Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588003:03:001:0294, розташованої в с.</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E65" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F65" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>124</v>
+        <v>94</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>4611Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:004:0666, розташованої в с-щі</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E66" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F66" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>4612Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:004:0668, розташованої в с-щі</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E67" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F67" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>4613Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588003:03:001:0298, розташованої в с.</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E68" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F68" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>127</v>
+        <v>97</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>4614Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588003:03:001:0295, розташованої в с.</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E69" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F69" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>4615Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581301:01:001:0040, розташованої в</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E70" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F70" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>4616Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:001:0592, розташованої в с-щі</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E71" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F71" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>4617Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:001:0593, розташованої в с-щі</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E72" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F72" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>4618Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:001:0594, розташованої в с-щі</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E73" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F73" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>132</v>
+        <v>102</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>4619Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:001:0595, розташованої в с-щі</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E74" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F74" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>133</v>
+        <v>103</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>4620Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588003:03:001:0292, розташованої в с.</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E75" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F75" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>134</v>
+        <v>104</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>4621Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:002:0314, розташованої в с-щі</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E76" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F76" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>135</v>
+        <v>105</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>4622Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583901:01:001:0197, розташованої в с.</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E77" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F77" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>136</v>
+        <v>106</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>4623Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324585601:01:001:0466, розташованої в с.</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E78" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F78" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>4624Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583201:01:001:0175, розташованої в с.</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E79" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F79" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>4625Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581204:04:003:0032, розташованої в с.</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E80" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F80" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>139</v>
+        <v>109</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>4626Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582008:08:001:0056, розташованої в с.</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E81" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F81" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>4627Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588005:05:001:0011, розташованої в с.</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E82" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F82" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>141</v>
+        <v>111</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>4628Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588003:03:001:0300, розташованої в с.</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E83" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F83" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>142</v>
+        <v>112</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>4629Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324585601:01:001:0464, розташованої в с.</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E84" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F84" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>4630Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324587609:09:002:0046, розташованої в с.</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E85" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F85" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>144</v>
+        <v>114</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>4631Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324587609:09:001:0212, розташованої в с.</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E86" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F86" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>145</v>
+        <v>115</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>4632Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324587607:07:001:0087, розташованої в с. Нова</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E87" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F87" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>146</v>
+        <v>116</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>4633Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588005:05:001:0013, розташованої в с.</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E88" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F88" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>147</v>
+        <v>117</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>4634Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588001:01:001:0161, розташованої в с.</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E89" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F89" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>148</v>
+        <v>118</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>4635Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0518, розташованої за</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E90" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F90" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>149</v>
+        <v>119</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>4636Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588001:01:001:0162, розташованої в с.</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E91" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F91" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>4637Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588001:01:001:0163, розташованої в с.</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E92" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F92" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>151</v>
+        <v>121</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>4638Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324588001:01:001:0169, розташованої в с.</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E93" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F93" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>4639Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583201:01:001:0174, розташованої в с.</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E94" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F94" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>153</v>
+        <v>123</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>4640Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583201:01:001:0177, розташованої в с.</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E95" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F95" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>4641Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E96" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F96" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>155</v>
+        <v>125</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>4642Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:004:0671, розташованої в селищі</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E97" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F97" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>4643Про затвердження проєкту землеустрою щодо відведення земельних ділянок комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E98" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F98" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>4644Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E99" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F99" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>4645Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E100" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F100" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>159</v>
+        <v>129</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>4646Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E101" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F101" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>4647Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E102" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F102" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>4648Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E103" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F103" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
           <t>4649Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E104" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F104" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>163</v>
+        <v>133</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
           <t>4650Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E105" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F105" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>164</v>
+        <v>134</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>4651Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E106" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F106" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>165</v>
+        <v>135</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
           <t>4652Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E107" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F107" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
           <t>4653Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E108" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F108" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
           <t>4654Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E109" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F109" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
           <t>4655Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E110" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F110" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>4656Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E111" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F111" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>4657Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E112" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F112" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>171</v>
+        <v>141</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>4658Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E113" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F113" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>4659Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E114" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F114" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="C115" t="inlineStr" s="4">
         <is>
           <t>4660Про надання дозволу на виготовлення проєктів землеустрою щодо відведення земельних ділянок сільськогосподарського призначення, розташованих в межах населених пунктів на території</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E115" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F115" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="C116" t="inlineStr" s="4">
         <is>
           <t>4661Про надання дозволу на виготовлення проєктів землеустрою щодо відведення земельних ділянок сільськогосподарського призначення, розташованих в межах населених пунктів на території</t>
         </is>
       </c>
       <c r="D116" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E116" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F116" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>175</v>
+        <v>145</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
           <t>4662Про надання дозволу Виконавчому комітету Семенівської селищної ради на виготовлення проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель житлової та</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E117" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="F117" t="s">
-        <v>66</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>176</v>
+        <v>146</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>4664Про надання дозволу Виконавчому комітету Семенівської селищної ради на виготовлення проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель житлової та</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E118" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F118" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>177</v>
+        <v>147</v>
       </c>
       <c r="C119" t="s" s="4">
-        <v>178</v>
+        <v>148</v>
       </c>
       <c r="D119" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E119" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="F119" t="s">
-        <v>66</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>179</v>
+        <v>149</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>4666Про передачу громадянину Ковтуну Василю Івановичу в користування на умовах оренди земельної ділянки сільськогосподарського призначення (невитребуваної земельної частки (паю) з</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E120" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F120" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>180</v>
+        <v>150</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
           <t>4667Про передачу громадянину Ковтуну Василю Івановичу в користування на умовах оренди земельної ділянки сільськогосподарського призначення (невитребуваної земельної частки (паю) з</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E121" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F121" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>181</v>
+        <v>151</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>4668Про передачу громадянину Ковтуну Василю Івановичу в користування на умовах оренди земельної ділянки сільськогосподарського призначення (невитребуваної земельної частки (паю) з</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E122" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F122" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>182</v>
+        <v>152</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
           <t>4669Про передачу громадянину Ковтуну Василю Івановичу в користування на умовах оренди земельної ділянки сільськогосподарського призначення (невитребуваної земельної частки (паю) з</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E123" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F123" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>183</v>
+        <v>153</v>
       </c>
       <c r="C124" t="inlineStr" s="4">
         <is>
           <t>4670Про передачу громадянину Ковтуну Василю Івановичу в користування на умовах оренди земельної ділянки сільськогосподарського призначення (невитребуваної земельної частки (паю) з</t>
         </is>
       </c>
       <c r="D124" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E124" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F124" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>184</v>
+        <v>154</v>
       </c>
       <c r="C125" t="inlineStr" s="4">
         <is>
           <t>4671Про проведення земельних торгів у формі електронного аукціону на земельну ділянку площею 0,0095 га з кадастровим номером 5324555100:30:004:0638</t>
         </is>
       </c>
       <c r="D125" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E125" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F125" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>185</v>
+        <v>155</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>4672Про проведення земельних торгів у формі електронного аукціону на земельну ділянку площею 0,0750 га з кадастровим номером 5324555100:30:006:0275</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E126" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F126" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>186</v>
+        <v>156</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>4673Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянину Головіну Юрію</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E127" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F127" t="s">
-        <v>187</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>157</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="C128" t="inlineStr" s="4">
         <is>
           <t>4674Про надання дозволу громадянину Назаренку Володимиру Миколайовичу на виготовлення проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E128" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F128" t="s">
-        <v>187</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>157</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>189</v>
+        <v>159</v>
       </c>
       <c r="C129" t="inlineStr" s="4">
         <is>
           <t>4675Про відмову у наданні дозволу громадянину Погорілому Ігорю Сергійовичу на виготовлення проєкту землеустрою щодо відведення земельної ділянки комунальної власності</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E129" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F129" t="s">
-        <v>187</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>157</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>190</v>
+        <v>160</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>4676Про відмову у наданні дозволу громадянці Мартиненко Людмилі Петрівні на виготовлення проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E130" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F130" t="s">
-        <v>187</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>157</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>191</v>
+        <v>161</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>4677Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:003:0296, розташованої в с-щі</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E131" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F131" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>192</v>
+        <v>162</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
           <t>4678Про відмову у наданні дозволу громадянину Легуті Данилу Дмитровичу на виготовлення проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E132" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F132" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>193</v>
+        <v>163</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>4679Про внесення змін до договору оренди земельної ділянки комунальної власності із земель житлової та громадської забудови з цільовим призначенням для будівництва і обслуговування будівель</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E133" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F133" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>194</v>
+        <v>164</v>
       </c>
       <c r="C134" t="inlineStr" s="4">
         <is>
           <t>4680Про внесення змін до рішення сорок п’ятої (позачергової) сесії восьмого скликання Семенівської селищної ради «Про затвердження проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E134" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F134" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>195</v>
+        <v>165</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>4681Про внесення змін до рішення сорок п’ятої (позачергової) сесії восьмого скликання Семенівської селищної ради «Про затвердження проєкту землеустрою щодо відведення земельної ділянки</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E135" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F135" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>196</v>
+        <v>166</v>
       </c>
       <c r="C136" t="inlineStr" s="4">
         <is>
           <t>4682Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) комунальної власності з цільовим призначенням для</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E136" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F136" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>197</v>
+        <v>167</v>
       </c>
       <c r="C137" t="inlineStr" s="4">
         <is>
           <t>4683Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 5324555100:00:001:0035, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E137" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F137" t="s">
-        <v>187</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>157</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>198</v>
+        <v>168</v>
       </c>
       <c r="C138" t="inlineStr" s="4">
         <is>
           <t>4684Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 53245876:00:002:0355, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E138" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F138" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>199</v>
+        <v>169</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
           <t>4685Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянину Антонюку Євгену</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E139" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F139" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="C140" t="inlineStr" s="4">
         <is>
           <t>4686Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянину Лапенку Володимиру</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E140" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F140" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>201</v>
+        <v>171</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
           <t>4687Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянину Матвієнку Василю</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E141" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F141" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>202</v>
+        <v>172</v>
       </c>
       <c r="C142" t="inlineStr" s="4">
         <is>
           <t>4688Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок (земельних часток (паїв) в натурі (на місцевості) громадянці Мороз Олександрі</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E142" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F142" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>203</v>
+        <v>173</v>
       </c>
       <c r="C143" t="inlineStr" s="4">
         <is>
           <t>4689Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під проектною польовою дорогою, запроєктованою для доступу до</t>
         </is>
       </c>
       <c r="D143" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E143" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F143" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>204</v>
+        <v>174</v>
       </c>
       <c r="C144" t="inlineStr" s="4">
         <is>
           <t>4690Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під проектною польовою дорогою, запроєктованою для доступу до</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E144" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F144" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
           <t>4691Про затвердження проєкту землеустрою щодо відведення земельної ділянки ПРИВАТНІЙ АГРОФІРМІ «УКРАЇНА» з кадастровим номером 5324582400:00:001:0292 зі зміною цільового призначення із земель</t>
         </is>
       </c>
       <c r="D145" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E145" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F145" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>206</v>
+        <v>176</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
           <t>4692Про затвердження технічної документації з нормативної грошової оцінки земельної ділянки комунальної власності з кадастровим номером 5324582000:00:004:0136 площею 0,0050 га з цільовим призначенням для</t>
         </is>
       </c>
       <c r="D146" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E146" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F146" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>207</v>
+        <v>177</v>
       </c>
       <c r="C147" t="inlineStr" s="4">
         <is>
           <t>4693Про надання дозволу громадянці Петровій Вероніці Володимирівні на виготовлення технічної документації із землеустрою щодо встановлення (відновлення) в натурі (на місцевості) меж земельної</t>
         </is>
       </c>
       <c r="D147" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E147" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F147" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>208</v>
+        <v>178</v>
       </c>
       <c r="C148" t="inlineStr" s="4">
         <is>
           <t>4694Про надання дозволу Виконавчому комітету Семенівської селищної ради на виготовлення проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель житлової та</t>
         </is>
       </c>
       <c r="D148" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E148" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F148" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>209</v>
+        <v>179</v>
       </c>
       <c r="C149" t="inlineStr" s="4">
         <is>
           <t>4695Про надання дозволу Виконавчому комітету Семенівської селищної ради на виготовлення проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель житлової та</t>
         </is>
       </c>
       <c r="D149" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E149" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F149" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="C150" t="inlineStr" s="4">
         <is>
           <t>4696Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності з цільовим призначенням для розміщення та експлуатації об’єктів і споруд електронних</t>
         </is>
       </c>
       <c r="D150" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E150" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F150" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>211</v>
+        <v>181</v>
       </c>
       <c r="C151" t="inlineStr" s="4">
         <is>
           <t>4697Про припинення з громадянином Бибиком Євгеном Юрійовичем договору оренди земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для ведення</t>
         </is>
       </c>
       <c r="D151" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E151" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F151" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>212</v>
+        <v>182</v>
       </c>
       <c r="C152" t="inlineStr" s="4">
         <is>
           <t>4698Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під проектною польовою дорогою, запроєктованою для доступу до</t>
         </is>
       </c>
       <c r="D152" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E152" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F152" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>213</v>
+        <v>183</v>
       </c>
       <c r="C153" t="inlineStr" s="4">
         <is>
           <t>4699Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під проектною польовою дорогою запроєктованою для доступу до</t>
         </is>
       </c>
       <c r="D153" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E153" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F153" t="s">
-        <v>75</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>214</v>
+        <v>184</v>
       </c>
       <c r="C154" t="inlineStr" s="4">
         <is>
           <t>4700Про відмову у наданні дозволу громадянину Скрипніченку Володимиру Івановичу на виготовлення проєкту землеустрою щодо відведення земельної ділянки комунальної власності з земель житлової</t>
         </is>
       </c>
       <c r="D154" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E154" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F154" t="s">
-        <v>187</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>157</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>215</v>
+        <v>185</v>
       </c>
       <c r="C155" t="s" s="4">
-        <v>216</v>
+        <v>186</v>
       </c>
       <c r="D155" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E155" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F155" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>217</v>
+        <v>187</v>
       </c>
       <c r="C156" t="inlineStr" s="4">
         <is>
           <t>4702Про упорядкування, затвердження та введення в дію структури Виконавчого комітету Семенівської селищної ради з 01 березня 2025 року</t>
         </is>
       </c>
       <c r="D156" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E156" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F156" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>218</v>
+        <v>188</v>
       </c>
       <c r="C157" t="inlineStr" s="4">
         <is>
           <t>4703Про звернення депутатів Семенівської селищної ради до Верховної Ради України, депутатів рад всіх рівнів, міжнародних партнерів</t>
         </is>
       </c>
       <c r="D157" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E157" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F157" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
       <c r="C158" t="inlineStr" s="4">
         <is>
           <t>4704Про внесення змін до розділу V «Напрями діяльності та заходи» Комплексної програми соціального захисту населення Семенівської селищної ради на 2021-2025 роки</t>
         </is>
       </c>
       <c r="D158" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E158" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F158" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>220</v>
+        <v>190</v>
       </c>
       <c r="C159" t="inlineStr" s="4">
         <is>
           <t>4705Про затвердження Порядку використання коштів, передбачених Комплексною програмою соціального захисту населення Семенівської селищної ради на 2021-2025 роки</t>
         </is>
       </c>
       <c r="D159" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E159" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F159" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="C160" t="inlineStr" s="4">
         <is>
           <t>4706Про передачу трактора Т-40М з причепом ПСЕ-12,5 з балансу відділу освіти, сім’ї, молоді та спорту Семенівської селищної ради на баланс комунального підприємства «Комунальник» Семенівської</t>
         </is>
       </c>
       <c r="D160" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E160" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F160" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>222</v>
+        <v>192</v>
       </c>
       <c r="C161" t="inlineStr" s="4">
         <is>
           <t>4707Про внесення змін до Програми ефективного використання земельних ресурсів на території Семенівської селищної ради на 2023-2027 роки</t>
         </is>
       </c>
       <c r="D161" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E161" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F161" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>223</v>
+        <v>193</v>
       </c>
       <c r="C162" t="inlineStr" s="4">
         <is>
           <t>4708Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D162" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E162" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F162" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>224</v>
+        <v>194</v>
       </c>
       <c r="C163" t="inlineStr" s="4">
         <is>
           <t>4709Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання</t>
         </is>
       </c>
       <c r="D163" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E163" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F163" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>225</v>
+        <v>195</v>
       </c>
       <c r="C164" t="inlineStr" s="4">
         <is>
           <t>4710Про внесення змін до рішення сорок шостої (позачергової) сесії восьмого скликання Семенівської селищної ради №2504 від 28 січня 2025 року «Про надання дозволу Відділу освіти, сім`ї, молоді та</t>
         </is>
       </c>
       <c r="D164" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E164" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F164" t="s">
-        <v>41</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>226</v>
+        <v>196</v>
       </c>
       <c r="C165" t="inlineStr" s="4">
         <is>
           <t>4711Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності з цільовим призначенням для розміщення та експлуатації основних, підсобних і допоміжних</t>
         </is>
       </c>
       <c r="D165" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E165" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F165" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>227</v>
+        <v>197</v>
       </c>
       <c r="C166" t="inlineStr" s="4">
         <is>
           <t>4712Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності з цільовим призначенням для розміщення та експлуатації основних, підсобних і допоміжних</t>
         </is>
       </c>
       <c r="D166" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E166" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F166" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>228</v>
+        <v>198</v>
       </c>
       <c r="C167" t="inlineStr" s="4">
         <is>
           <t>4713Про надання дозволу Виконавчому комітету Семенівської селищної ради на виготовлення проєкту землеустрою щодо зміни цільового призначення земельної ділянки комунальної власності</t>
         </is>
       </c>
       <c r="D167" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E167" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F167" t="s">
-        <v>70</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>229</v>
+        <v>199</v>
       </c>
       <c r="C168" t="s" s="4">
-        <v>230</v>
+        <v>200</v>
       </c>
       <c r="D168" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E168" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F168" t="s">
-        <v>187</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>157</v>
       </c>
     </row>
     <row r="169">
       <c r="A169"/>
       <c r="B169"/>
       <c r="C169"/>
       <c r="D169"/>
       <c r="E169"/>
       <c r="F169"/>
-      <c r="G169" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="170">
       <c r="A170"/>
       <c r="B170"/>
       <c r="C170"/>
       <c r="D170"/>
       <c r="E170"/>
       <c r="F170"/>
-      <c r="G170" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="171">
       <c r="A171"/>
       <c r="B171"/>
       <c r="C171"/>
       <c r="D171"/>
       <c r="E171"/>
       <c r="F171"/>
-      <c r="G171" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="172">
       <c r="A172"/>
       <c r="B172"/>
       <c r="C172"/>
       <c r="D172"/>
       <c r="E172"/>
       <c r="F172"/>
-      <c r="G172" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="173">
       <c r="A173"/>
       <c r="B173"/>
       <c r="C173"/>
       <c r="D173"/>
       <c r="E173"/>
       <c r="F173"/>
-      <c r="G173" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>