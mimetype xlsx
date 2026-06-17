--- v0 (2025-12-15)
+++ v1 (2026-06-17)
@@ -9,196 +9,106 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XLV сесія VIII скликання</t>
   </si>
   <si>
     <t>Семенівська селищна рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Милашевич Людмила Павлівна</t>
-[...73 lines deleted...]
-  <si>
     <t>14.01.25  09:18:36</t>
   </si>
   <si>
     <t>3975Про затвердження Плану роботи Семенівської селищної ради на 2025 рік</t>
   </si>
   <si>
     <t>За основу і в цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 22</t>
   </si>
   <si>
-    <t>За</t>
-[...4 lines deleted...]
-  <si>
     <t>14.01.25  09:19:20</t>
   </si>
   <si>
     <t>3976Про внесення змін до Регламенту Семенівської селищної ради</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>За: 19</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...4 lines deleted...]
-  <si>
     <t>14.01.25  09:35:37</t>
   </si>
   <si>
     <t>3977Про внесення змін до Регламенту Семенівської селищної ради</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>За: 15</t>
   </si>
   <si>
-    <t>Проти</t>
-[...1 lines deleted...]
-  <si>
     <t>14.01.25  09:36:07</t>
   </si>
   <si>
     <t>14.01.25  09:46:08</t>
   </si>
   <si>
     <t>14.01.25  09:47:23</t>
   </si>
   <si>
     <t>3980Про внесення змін до складу постійної комісії Семенівської селищної ради</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 12</t>
   </si>
   <si>
     <t>14.01.25  09:49:36</t>
   </si>
   <si>
     <t>3982Про внесення змін до складу постійної комісії Семенівської селищної ради</t>
   </si>
   <si>
     <t>За: 16</t>
@@ -327,5474 +237,1240 @@
     <t>14.01.25  10:21:17</t>
   </si>
   <si>
     <t>14.01.25  10:21:49</t>
   </si>
   <si>
     <t>14.01.25  10:22:23</t>
   </si>
   <si>
     <t>14.01.25  10:23:00</t>
   </si>
   <si>
     <t>14.01.25  10:23:33</t>
   </si>
   <si>
     <t>14.01.25  10:24:28</t>
   </si>
   <si>
     <t>14.01.25  10:25:07</t>
   </si>
   <si>
     <t>14.01.25  10:25:52</t>
   </si>
   <si>
     <t>14.01.25  10:26:45</t>
-  </si>
-[...79 lines deleted...]
-    <t>Відсут.: 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE55"/>
+  <dimension ref="A1:F55"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...23 lines deleted...]
-    <col min="31" max="31" width="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
-      <c r="G1" t="s" s="3">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s" s="4">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F2" t="s">
-        <v>34</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="C3" t="s" s="4">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>40</v>
-[...74 lines deleted...]
-        <v>35</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s" s="4">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F4" t="s">
-        <v>46</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>3978Про внесення змін до Положення про старосту Семенівської селищної територіальної громади</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="C6" t="inlineStr" s="4">
         <is>
           <t>3979Про внесення змін до Положення про старосту Семенівської селищної територіальної громади</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s" s="4">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E7" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
-        <v>53</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s" s="4">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>56</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s" s="4">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F9" t="s">
-        <v>56</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s" s="4">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>3985Про внесення змін до рішення сорок четвертої сесії восьмого скликання від 24.12.2024 р. №2413 «Про встановлення батьківської плати за харчування дітей у закладах освіти Семенівської селищної</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>3986Про внесення змін до Додатку 1 Програми з організації харчування здобувачів освіти закладів дошкільної та загальної середньої освіти Семенівської селищної ради на 2025 рік та викладення його</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>3987Про затвердження та введення в дію з 01 лютого 2025 року структури відділу освіти, сім’ї, молоді та спорту Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F13" t="s">
-        <v>64</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>3988Про затвердження та введення в дію з 01 лютого 2025 року структури відділу освіти, сім’ї, молоді та спорту Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>3989Про внесення змін та затвердження в новій редакції Положення про відділ освіти, сім’ї, молоді та спорту Семенівської селищної ради </t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s" s="4">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s" s="4">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F17" t="s">
-        <v>71</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>3992Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 5324587600:00:001:0266, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F18" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>3993Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 5324587200:00:001:0362, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>3994Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0517, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F20" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>3995Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 5324587200:00:001:0361, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F21" t="s">
-        <v>40</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>3996  Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 5324582000:00:003:0320, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E22" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F22" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>3997Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 5324582000:00:003:0299, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E23" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F23" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>3998Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 5324555100:00:001:0050, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E24" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F24" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>3999Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 5324582000:00:003:0443, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E25" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F25" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>4000Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 5324587200:00:001:0363, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E26" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F26" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>4001Про зміну цільового призначення земельної ділянки приватної власності сільськогосподарського призначення з кадастровим номером 5324582000:00:003:0554, розташованої за межами населених пунктів на</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E27" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F27" t="s">
-        <v>64</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>4002Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582401:01:001:0118, розташованої в с.</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E28" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F28" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>4003  Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582401:01:001:0117, розташованої в с.</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E29" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F29" t="s">
-        <v>64</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>4004Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324587607:07:001:0084, розташованої в с. Нова</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E30" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>64</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>4005Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324587607:07:001:0085, розташованої в с. Нова</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F31" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>4006Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583901:01:001:0194, розташованої в с.</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E32" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F32" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>4007Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324585601:01:001:0463, розташованої в  с.</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F33" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>4008Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324585601:01:001:0462, розташованої  в  с.</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E34" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F34" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>4009Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324585601:01:001:0461, розташованої в  с.</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E35" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F35" t="s">
-        <v>64</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>4010Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:001:0589, розташованої в  с-щі</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E36" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F36" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>4011Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:008:0251, розташованої в  с-щі</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E37" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F37" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>4012Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324587607:07:001:0086, розташованої в с. Нова</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E38" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F38" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>4013Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580403:03:001:0092, розташованої в с.</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E39" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F39" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>4014Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582000:00:003:0558, розташованої за</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E40" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F40" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>4015  Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582008:08:002:0042, розташованої в с.</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E41" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F41" t="s">
-        <v>40</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>4016Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582000:00:007:0400, розташованої за</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E42" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F42" t="s">
-        <v>64</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>4017Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582008:08:002:0043, розташованої в с.</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E43" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F43" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>4018  Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582000:00:003:0556, розташованої за</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E44" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F44" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>4019Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324582000:00:003:0555, розташованої за</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E45" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F45" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>4020Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:001:0585, розташованої в с-щі</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E46" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F46" t="s">
-        <v>40</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>4021Про затвердження проєкту землеустрою щодо відведення земельних ділянок у користування на умовах оренди АКЦІОНЕРНОМУ ТОВАРИСТВУ «ПОЛТАВАОБЛЕНЕРГО» під 42 опори запроектованої ПЛ 10 кВ (з</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E47" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F47" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>103</v>
+        <v>73</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>4022Про затвердження проєкту землеустрою щодо відведення земельних ділянок у користування на умовах оренди АКЦІОНЕРНОМУ ТОВАРИСТВУ «ПОЛТАВАОБЛЕНЕРГО» під 45 опор запроектованої ПЛ 10 кВ (з</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E48" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F48" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>4023Про затвердження проєкту землеустрою щодо відведення земельних ділянок у користування на умовах оренди АКЦІОНЕРНОМУ ТОВАРИСТВУ «ПОЛТАВАОБЛЕНЕРГО» під 16 опор запроектованої ПЛ 10 кВ (з</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E49" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F49" t="s">
-        <v>73</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>105</v>
+        <v>75</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>4024Про внесення змін до рішення сорок першої (позачергової) сесії восьмого скликання Семенівської селищної ради №2337 від 21 листопада 2024 року «Про надання дозволу на виготовлення проєктів</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E50" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F50" t="s">
-        <v>64</v>
-[...74 lines deleted...]
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="51">
       <c r="A51"/>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-      <c r="G51" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="52">
       <c r="A52"/>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="53">
       <c r="A53"/>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="54">
       <c r="A54"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="55">
       <c r="A55"/>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
-      <c r="G55" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>