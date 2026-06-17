--- v0 (2025-12-17)
+++ v1 (2026-06-17)
@@ -9,217 +9,127 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="228">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XXX сесія VIII скликання</t>
   </si>
   <si>
     <t>Семенівська селищна рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
-    <t>Милашевич Людмила Павлівна</t>
-[...79 lines deleted...]
-  <si>
     <t>30.01.24  08:13:25</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 18</t>
   </si>
   <si>
-    <t>За</t>
-[...4 lines deleted...]
-  <si>
     <t>30.01.24  08:13:52</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>30.01.24  08:14:25</t>
   </si>
   <si>
     <t>30.01.24  08:14:51</t>
   </si>
   <si>
     <t>30.01.24  08:15:22</t>
   </si>
   <si>
     <t>1799Про затвердження Плану роботи Семенівської селищної ради на 2024 рік</t>
   </si>
   <si>
     <t>За: 17</t>
   </si>
   <si>
     <t>30.01.24  08:15:48</t>
   </si>
   <si>
     <t>1800Про затвердження Плану роботи Семенівської селищної ради на 2024 рік</t>
   </si>
   <si>
     <t>30.01.24  08:16:24</t>
   </si>
   <si>
     <t>30.01.24  08:16:51</t>
   </si>
   <si>
     <t>30.01.24  08:17:24</t>
   </si>
   <si>
     <t>30.01.24  08:17:51</t>
   </si>
   <si>
     <t>30.01.24  08:18:21</t>
   </si>
   <si>
     <t>30.01.24  08:18:52</t>
   </si>
   <si>
     <t>За: 16</t>
   </si>
   <si>
-    <t>Не голос.</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.24  08:19:24</t>
   </si>
   <si>
     <t>30.01.24  08:19:51</t>
   </si>
   <si>
     <t>30.01.24  08:20:20</t>
   </si>
   <si>
     <t>За: 19</t>
   </si>
   <si>
     <t>30.01.24  08:20:47</t>
   </si>
   <si>
     <t>30.01.24  08:21:26</t>
   </si>
   <si>
     <t>1811Про перейменування вулиць та провулків на території Семенівської селищної ради</t>
   </si>
   <si>
     <t>30.01.24  08:21:53</t>
   </si>
   <si>
     <t>1812Про перейменування вулиць та провулків на території Семенівської селищної ради</t>
@@ -227,53 +137,50 @@
   <si>
     <t>30.01.24  08:22:30</t>
   </si>
   <si>
     <t>30.01.24  08:22:56</t>
   </si>
   <si>
     <t>30.01.24  08:23:28</t>
   </si>
   <si>
     <t>30.01.24  08:23:57</t>
   </si>
   <si>
     <t>30.01.24  08:25:08</t>
   </si>
   <si>
     <t>30.01.24  08:25:36</t>
   </si>
   <si>
     <t>30.01.24  08:26:33</t>
   </si>
   <si>
     <t>За: 14</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.24  08:27:12</t>
   </si>
   <si>
     <t>30.01.24  08:27:53</t>
   </si>
   <si>
     <t>30.01.24  08:28:20</t>
   </si>
   <si>
     <t>30.01.24  08:28:48</t>
   </si>
   <si>
     <t>30.01.24  08:29:15</t>
   </si>
   <si>
     <t>30.01.24  08:29:53</t>
   </si>
   <si>
     <t>30.01.24  08:30:20</t>
   </si>
   <si>
     <t>30.01.24  08:30:49</t>
   </si>
   <si>
     <t>30.01.24  08:31:16</t>
@@ -786,22531 +693,4810 @@
     <t>30.01.24  10:03:24</t>
   </si>
   <si>
     <t>30.01.24  10:03:51</t>
   </si>
   <si>
     <t>30.01.24  10:04:34</t>
   </si>
   <si>
     <t>30.01.24  10:05:01</t>
   </si>
   <si>
     <t>30.01.24  10:05:35</t>
   </si>
   <si>
     <t>30.01.24  10:06:03</t>
   </si>
   <si>
     <t>30.01.24  10:06:36</t>
   </si>
   <si>
     <t>30.01.24  10:07:03</t>
   </si>
   <si>
     <t>30.01.24  10:09:08</t>
-  </si>
-[...112 lines deleted...]
-    <t>Відсут.: 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AG217"/>
+  <dimension ref="A1:F217"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...25 lines deleted...]
-    <col min="33" max="33" width="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
-      <c r="G1" t="s" s="3">
-[...79 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>1795Про звіт селищного голови про роботу Семенівської селищної ради та її виконавчого комітету за 2023 рік  </t>
         </is>
       </c>
       <c r="D2" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F2" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="C3" t="inlineStr" s="4">
         <is>
           <t>1796Про звіт селищного голови про роботу Семенівської селищної ради та її виконавчого комітету за 2023 рік  </t>
         </is>
       </c>
       <c r="D3" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F3" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
         <is>
           <t>1797Про внесення змін до показників бюджету  Семенівської селищної  територіальної громади на 2024  рік</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F4" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>1798Про внесення змін до показників бюджету  Семенівської селищної  територіальної громади на 2024  рік</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F5" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="C6" t="s" s="4">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s" s="4">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="C8" t="inlineStr" s="4">
         <is>
           <t>1801Про затвердження Переліку об’єктів комунальної власності Семенівської селищної територіальної громади, що підлягають приватизації в 2024 році  </t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="C9" t="inlineStr" s="4">
         <is>
           <t>1802Про затвердження Переліку об’єктів комунальної власності Семенівської селищної територіальної громади, що підлягають приватизації в 2024 році  </t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C10" t="inlineStr" s="4">
         <is>
           <t>1803Про затвердження форми первинної облікової картки об’єкта погосподарського обліку  в Семенівській селищній раді  на 2024-2028 роки</t>
         </is>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="C11" t="inlineStr" s="4">
         <is>
           <t>1804Про затвердження форми первинної облікової картки об’єкта погосподарського обліку  в Семенівській селищній раді  на 2024-2028 роки</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="C12" t="inlineStr" s="4">
         <is>
           <t>1805Про внесення змін до Інструкції з діловодства в Семенівській селищній раді та у виконавчих органах Семенівської селищної ради, затвердженої рішенням 8 сесії Семенівської селищної ради 8</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="C13" t="inlineStr" s="4">
         <is>
           <t>1806Про внесення змін до Інструкції з діловодства в Семенівській селищній раді та у виконавчих органах Семенівської селищної ради, затвердженої рішенням 8 сесії Семенівської селищної ради 8</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="C14" t="inlineStr" s="4">
         <is>
           <t>1807Про затвердження Положення про відділ бухгалтерського обліку, звітності та господарського забезпечення Виконавчого комітету Семенівської селищної ради  </t>
         </is>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="C15" t="inlineStr" s="4">
         <is>
           <t>1808Про затвердження Положення про відділ бухгалтерського обліку, звітності та господарського забезпечення Виконавчого комітету Семенівської селищної ради  </t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>1809Про затвердження в новій редакції Положення про Фінансове управління Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F16" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>1810Про затвердження в новій редакції Положення про Фінансове управління Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F17" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s" s="4">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F18" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="C19" t="s" s="4">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>1813Про затвердження першого заступника селищного голови з питань діяльності виконавчих органів Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F20" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>1814Про затвердження першого заступника селищного голови з питань діяльності виконавчих органів Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>1815Про внесення змін до персонального складу виконавчого комітету Семенівської селищної ради восьмого скликання  </t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>1816Про внесення змін до персонального складу виконавчого комітету Семенівської селищної ради восьмого скликання  </t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>1817Про внесення змін до Програми ефективного використання земельних ресурсів на території Семенівської селищної ради на 2023-2027 роки</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E24" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F24" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>1818Про внесення змін до Програми ефективного використання земельних ресурсів на території Семенівської селищної ради на 2023-2027 роки</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F25" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>1819Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з цільовим призначенням для сінокосіння і</t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E26" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F26" t="s">
-        <v>71</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>1820Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з цільовим призначенням для сінокосіння і</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F27" t="s">
-        <v>53</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>1821Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянці Васецькій Ганні</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E28" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F28" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>1822Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянці Васецькій Ганні</t>
         </is>
       </c>
       <c r="D29" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F29" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>1823Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянці Клименко Валентині</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E30" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F30" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>1824Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянці Клименко Валентині</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F31" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>54</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>1825Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянці Мороз Олександрі</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E32" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>54</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>1826Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянці Мороз Олександрі</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F33" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>1827Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянці Винник Тетяні</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E34" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F34" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>1828Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки (земельної частки (паю) в натурі (на місцевості) громадянці Винник Тетяні</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F35" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>1829Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної  ділянки  (земельної  частки (паю) в натурі (на місцевості) громадянці Краснощоці Вірі</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E36" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F36" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>1830Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної  ділянки  (земельної  частки (паю) в натурі (на місцевості) громадянці Краснощоці Вірі</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E37" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F37" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>1831Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для ведення товарного</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E38" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F38" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>1832Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для ведення товарного</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F39" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>1833Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580403:03:001:0091 розташованої в с.</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E40" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F40" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>1834Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580403:03:001:0091 розташованої в с.</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E41" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F41" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>1835Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581201:01:001:0308 розташованої в с.</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E42" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>1836Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581201:01:001:0308 розташованої в с.</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F43" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>1837Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581201:01:001:0307 розташованої в с.</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E44" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F44" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>1838Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581201:01:001:0307 розташованої в с.</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E45" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F45" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>1839Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583903:03:002:0128 розташованої в с. Малі</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E46" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F46" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>1840Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583903:03:002:0128 розташованої в с. Малі</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F47" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>1841Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581301:01:003:0013 розташованої в с.</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E48" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F48" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>1842Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324581301:01:003:0013 розташованої в с.</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E49" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F49" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>1843Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з цільовим призначенням для сінокосіння і</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E50" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>97</v>
+        <v>66</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>1844Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з цільовим призначенням для сінокосіння і</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E51" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F51" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>98</v>
+        <v>67</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>1845Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель житлової та громадської забудови з цільовим призначенням для будівництва та</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E52" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F52" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>1846Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель житлової та громадської забудови з цільовим призначенням для будівництва та</t>
         </is>
       </c>
       <c r="D53" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E53" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F53" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>1847Про внесення змін до Договору оренди земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання худоби з кадастровим</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E54" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F54" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>101</v>
+        <v>70</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>1848Про внесення змін до Договору оренди земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для сінокосіння і випасання худоби з кадастровим</t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E55" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F55" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>1849Про внесення змін до рішення двадцять третьої сесії восьмого скликання Семенівської селищної ради №1315 від 29.08.2023</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E56" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F56" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>103</v>
+        <v>72</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>1850Про внесення змін до рішення двадцять третьої сесії восьмого скликання Семенівської селищної ради №1315 від 29.08.2023</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E57" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F57" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>1851Про передачу в користування на умовах оренди ПРИВАТНОМУ ПІДПРИЄМСТВУ «ГРАНІТ-АГРО» земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E58" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F58" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>1852Про передачу в користування на умовах оренди ПРИВАТНОМУ ПІДПРИЄМСТВУ «ГРАНІТ-АГРО» земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E59" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F59" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>106</v>
+        <v>75</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>1853Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з кадастровим номером: 5324555100:30:001:0517 в</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E60" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F60" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>1854Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з кадастровим номером: 5324555100:30:001:0517 в</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E61" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F61" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>1855Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель промисловості з кадастровим номером:5324555100:30:001:0518 в подальшому для продажу права</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E62" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F62" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>1856Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель промисловості з кадастровим номером:5324555100:30:001:0518 в подальшому для продажу права</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E63" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F63" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>110</v>
+        <v>79</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>1857Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з кадастровим номером: 5324587600:00:002:0507 в</t>
         </is>
       </c>
       <c r="D64" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E64" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F64" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>1858Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з кадастровим номером: 5324587600:00:002:0507 в</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E65" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F65" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>112</v>
+        <v>81</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>1859Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель промисловості з кадастровим номером:5324555100:30:001:0519 в подальшому для продажу права</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E66" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F66" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>113</v>
+        <v>82</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>1860Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель промисловості з кадастровим номером:5324555100:30:001:0519 в подальшому для продажу права</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E67" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F67" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>114</v>
+        <v>83</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>1861Про внесення змін до договору оренди земельної ділянки сільськогосподарського призначення з цільовим призначенням для ведення товарного сільськогосподарського виробництва з кадастровим</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E68" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F68" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>1862Про внесення змін до договору оренди земельної ділянки сільськогосподарського призначення з цільовим призначенням для ведення товарного сільськогосподарського виробництва з кадастровим</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E69" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F69" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>1863Про внесення змін до договору оренди земельної ділянки сільськогосподарського призначення з цільовим призначенням для ведення товарного сільськогосподарського виробництва з кадастровим</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E70" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F70" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>1864Про внесення змін до договору оренди земельної ділянки сільськогосподарського призначення з цільовим призначенням для ведення товарного сільськогосподарського виробництва з кадастровим</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E71" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F71" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>118</v>
+        <v>87</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>1865Про припинення права постійного користування земельними ділянками комунальної власності закладів освіти</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E72" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F72" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>1866Про припинення права постійного користування земельними ділянками комунальної власності закладів освіти</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E73" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F73" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>1867Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення комунальної власності</t>
         </is>
       </c>
       <c r="D74" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E74" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F74" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>121</v>
+        <v>90</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>1868Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення комунальної власності</t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E75" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F75" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>1869Про надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки для розміщення та експлуатації основних, підсобних і допоміжних будівель та споруд технічної</t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E76" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F76" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>1870Про надання дозволу на розробку проєкту землеустрою щодо відведення земельної ділянки для розміщення та експлуатації основних, підсобних і допоміжних будівель та споруд технічної</t>
         </is>
       </c>
       <c r="D77" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E77" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F77" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>124</v>
+        <v>93</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>1871Про надання дозволу на розробку проєктів землеустрою, що забезпечують еколого-економічне обгрунтування сівозміни та впорядкування угідь земельних ділянок сільськогосподарського</t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E78" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F78" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>125</v>
+        <v>94</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>1872Про надання дозволу на розробку проєктів землеустрою, що забезпечують еколого-економічне обгрунтування сівозміни та впорядкування угідь земельних ділянок сільськогосподарського</t>
         </is>
       </c>
       <c r="D79" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E79" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F79" t="s">
-        <v>53</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>126</v>
+        <v>95</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>1873Про затвердження громадянину Дусіку Олександру Юрійовичу технічної документації із землеустрою щодо поділу земельної ділянки комунальної власності із земель промисловості з цільовим</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E80" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F80" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>127</v>
+        <v>96</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>1874Про затвердження громадянину Дусіку Олександру Юрійовичу технічної документації із землеустрою щодо поділу земельної ділянки комунальної власності із земель промисловості з цільовим</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E81" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F81" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>128</v>
+        <v>97</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>1875Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з цільовим призначенням для сінокосіння і</t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E82" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F82" t="s">
-        <v>53</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>129</v>
+        <v>98</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>1876Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з цільовим призначенням для сінокосіння і</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E83" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F83" t="s">
-        <v>53</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>130</v>
+        <v>99</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>1877Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з цільовим призначенням для сінокосіння і</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E84" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F84" t="s">
-        <v>53</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>131</v>
+        <v>100</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>1878Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з цільовим призначенням для сінокосіння і</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E85" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F85" t="s">
-        <v>53</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>132</v>
+        <v>101</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>1879Про затвердження проєкту землеустрою щодо відведення земельної ділянки з кадастровим номером: 5324580400:00:004:0506 зі зміною цільового призначення земельної ділянки, для створення громадських</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E86" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F86" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>1880Про затвердження проєкту землеустрою щодо відведення земельної ділянки з кадастровим номером: 5324580400:00:004:0506 зі зміною цільового призначення земельної ділянки, для створення громадських</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E87" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F87" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>134</v>
+        <v>103</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>1881Про затвердження проєкту землеустрою щодо відведення земельної ділянки з кадастровим номером: 5324583900:00:001:0323 для створення громадських сіножатей та пасовищ з цільовим призначенням -</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E88" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F88" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>135</v>
+        <v>104</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>1882Про затвердження проєкту землеустрою щодо відведення земельної ділянки з кадастровим номером: 5324583900:00:001:0323 для створення громадських сіножатей та пасовищ з цільовим призначенням -</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E89" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F89" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>1883Про затвердження проєкту землеустрою щодо відведення земельної ділянки з кадастровим номером: 5324582000:00:003:0540 зі зміною цільового призначення земельної ділянки, для створення громадських</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E90" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F90" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>137</v>
+        <v>106</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>1884Про затвердження проєкту землеустрою щодо відведення земельної ділянки з кадастровим номером: 5324582000:00:003:0540 зі зміною цільового призначення земельної ділянки, для створення громадських</t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E91" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F91" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>138</v>
+        <v>107</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>1885Про затвердження проєкту землеустрою щодо відведення земельної ділянки з кадастровим номером: 5324582000:00:007:0205 зі зміною цільового призначення земельної ділянки, для створення громадських</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E92" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F92" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>139</v>
+        <v>108</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>1886Про затвердження проєкту землеустрою щодо відведення земельної ділянки з кадастровим номером: 5324582000:00:007:0205 зі зміною цільового призначення земельної ділянки, для створення громадських</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E93" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F93" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>140</v>
+        <v>109</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>1887Про затвердження технічної документації із землеустрою щодо інвентаризації земель та передачу в користування на умовах оренди СЕЛЯНСЬКОМУ (ФЕРМЕРСЬКОМУ) ГОСПОДАРСТВУ «МАТВІЄНКО`</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E94" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F94" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>141</v>
+        <v>110</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>1888Про затвердження технічної документації із землеустрою щодо інвентаризації земель та передачу в користування на умовах оренди СЕЛЯНСЬКОМУ (ФЕРМЕРСЬКОМУ) ГОСПОДАРСТВУ «МАТВІЄНКО`</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E95" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F95" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>142</v>
+        <v>111</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>1889Про затвердження технічної документації із землеустрою щодо інвентаризації земель та передачу в користування на умовах оренди СЕЛЯНСЬКОМУ (ФЕРМЕРСЬКОМУ) ГОСПОДАРСТВУ «МАТВІЄНКО`</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E96" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F96" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>1890Про затвердження технічної документації із землеустрою щодо інвентаризації земель та передачу в користування на умовах оренди СЕЛЯНСЬКОМУ (ФЕРМЕРСЬКОМУ) ГОСПОДАРСТВУ «МАТВІЄНКО`</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E97" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F97" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>144</v>
+        <v>113</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>1891Про надання дозволу на виготовлення проєктів землеустрою щодо відведення земельних ділянок сільськогосподарського призначення, розташованих в межах населених пунктів на території</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E98" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F98" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>145</v>
+        <v>114</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>1892Про надання дозволу на виготовлення проєктів землеустрою щодо відведення земельних ділянок сільськогосподарського призначення, розташованих в межах населених пунктів на території</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E99" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F99" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>146</v>
+        <v>115</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>1893Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E100" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F100" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>147</v>
+        <v>116</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>1894Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для будівництва та обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E101" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F101" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>148</v>
+        <v>117</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>1895Про надання дозволу на виготовлення технічної документації з нормативної грошової оцінки земельної ділянки з кадастровим номером: 5324580800:00:003:0336</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E102" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F102" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>149</v>
+        <v>118</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>1896Про надання дозволу на виготовлення технічної документації з нормативної грошової оцінки земельної ділянки з кадастровим номером: 5324580800:00:003:0336</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E103" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F103" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>150</v>
+        <v>119</v>
       </c>
       <c r="C104" t="inlineStr" s="4">
         <is>
           <t>1897Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для ведення товарного</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E104" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F104" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>151</v>
+        <v>120</v>
       </c>
       <c r="C105" t="inlineStr" s="4">
         <is>
           <t>1898Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для ведення товарного</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E105" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F105" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>152</v>
+        <v>121</v>
       </c>
       <c r="C106" t="inlineStr" s="4">
         <is>
           <t>1899Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для ведення товарного</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E106" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F106" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>153</v>
+        <v>122</v>
       </c>
       <c r="C107" t="inlineStr" s="4">
         <is>
           <t>1900Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для ведення товарного</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E107" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F107" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>154</v>
+        <v>123</v>
       </c>
       <c r="C108" t="inlineStr" s="4">
         <is>
           <t>1901Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для ведення товарного</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E108" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F108" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>155</v>
+        <v>124</v>
       </c>
       <c r="C109" t="inlineStr" s="4">
         <is>
           <t>1902Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для ведення товарного</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E109" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F109" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="C110" t="inlineStr" s="4">
         <is>
           <t>1903Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для ведення товарного</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E110" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F110" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>157</v>
+        <v>126</v>
       </c>
       <c r="C111" t="inlineStr" s="4">
         <is>
           <t>1904Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з цільовим призначенням для ведення товарного</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E111" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F111" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>158</v>
+        <v>127</v>
       </c>
       <c r="C112" t="inlineStr" s="4">
         <is>
           <t>1905Про внесення змін до рішення двадцять четвертої (позачергової) сесії Семенівської селищної ради восьмого скликання «Про надання дозволу громадянину Харченку Анатолію Олександровичу на</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E112" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F112" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>159</v>
+        <v>128</v>
       </c>
       <c r="C113" t="inlineStr" s="4">
         <is>
           <t>1906Про внесення змін до рішення двадцять четвертої (позачергової) сесії Семенівської селищної ради восьмого скликання «Про надання дозволу громадянину Харченку Анатолію Олександровичу на</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E113" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F113" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>160</v>
+        <v>129</v>
       </c>
       <c r="C114" t="inlineStr" s="4">
         <is>
           <t>1907Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583901:01:001:0191, розташованої в с.</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E114" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F114" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="C115" t="inlineStr" s="4">
         <is>
           <t>1908Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583901:01:001:0191, розташованої в с.</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E115" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F115" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>162</v>
+        <v>131</v>
       </c>
       <c r="C116" t="inlineStr" s="4">
         <is>
           <t>1909Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583901:01:001:0190, розташованої в с.</t>
         </is>
       </c>
       <c r="D116" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E116" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F116" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="C117" t="inlineStr" s="4">
         <is>
           <t>1910Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583901:01:001:0190, розташованої в с.</t>
         </is>
       </c>
       <c r="D117" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E117" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F117" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>164</v>
+        <v>133</v>
       </c>
       <c r="C118" t="inlineStr" s="4">
         <is>
           <t>1911Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583201:01:001:0162, розташованої в с.</t>
         </is>
       </c>
       <c r="D118" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E118" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F118" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>165</v>
+        <v>134</v>
       </c>
       <c r="C119" t="inlineStr" s="4">
         <is>
           <t>1912Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583201:01:001:0162, розташованої в с.</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E119" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F119" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="C120" t="inlineStr" s="4">
         <is>
           <t>1913Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:002:0275, розташованої в смт</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E120" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F120" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="C121" t="inlineStr" s="4">
         <is>
           <t>1914Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:002:0275, розташованої в смт</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E121" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F121" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="C122" t="inlineStr" s="4">
         <is>
           <t>1915Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:002:0274, розташованої в смт</t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E122" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F122" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>54</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>169</v>
+        <v>138</v>
       </c>
       <c r="C123" t="inlineStr" s="4">
         <is>
           <t>1916Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:002:0274, розташованої в смт</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E123" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F123" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>54</v>
+        <v>8</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>170</v>
+        <v>139</v>
       </c>
       <c r="C124" s="4">
         <v>1917</v>
       </c>
       <c r="D124" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E124" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F124" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>54</v>
+        <v>8</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
       <c r="C125" s="4">
         <v>1918</v>
       </c>
       <c r="D125" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E125" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F125" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>54</v>
+        <v>8</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>172</v>
+        <v>141</v>
       </c>
       <c r="C126" t="inlineStr" s="4">
         <is>
           <t>1919Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324287601:01:002:0161, розташованої в с.</t>
         </is>
       </c>
       <c r="D126" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E126" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F126" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>173</v>
+        <v>142</v>
       </c>
       <c r="C127" t="inlineStr" s="4">
         <is>
           <t>1920Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324287601:01:002:0161, розташованої в с.</t>
         </is>
       </c>
       <c r="D127" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E127" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F127" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>174</v>
+        <v>143</v>
       </c>
       <c r="C128" t="inlineStr" s="4">
         <is>
           <t>1921Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583200:00:003:0344, розташованої на</t>
         </is>
       </c>
       <c r="D128" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E128" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F128" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>175</v>
+        <v>144</v>
       </c>
       <c r="C129" t="inlineStr" s="4">
         <is>
           <t>1922Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583200:00:003:0344, розташованої на</t>
         </is>
       </c>
       <c r="D129" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E129" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F129" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>176</v>
+        <v>145</v>
       </c>
       <c r="C130" t="inlineStr" s="4">
         <is>
           <t>1923Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:001:0521, розташованої в смт</t>
         </is>
       </c>
       <c r="D130" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E130" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F130" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>177</v>
+        <v>146</v>
       </c>
       <c r="C131" t="inlineStr" s="4">
         <is>
           <t>1924Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:001:0521, розташованої в смт</t>
         </is>
       </c>
       <c r="D131" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E131" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F131" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>178</v>
+        <v>147</v>
       </c>
       <c r="C132" t="inlineStr" s="4">
         <is>
           <t>1925Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:002:0271, розташованої в смт</t>
         </is>
       </c>
       <c r="D132" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E132" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F132" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>179</v>
+        <v>148</v>
       </c>
       <c r="C133" t="inlineStr" s="4">
         <is>
           <t>1926Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324555100:30:002:0271, розташованої в смт</t>
         </is>
       </c>
       <c r="D133" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E133" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F133" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="C134" t="inlineStr" s="4">
         <is>
           <t>1927Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583200:00:003:0343, розташованої на</t>
         </is>
       </c>
       <c r="D134" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E134" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F134" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="C135" t="inlineStr" s="4">
         <is>
           <t>1928Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324583200:00:003:0343, розташованої на</t>
         </is>
       </c>
       <c r="D135" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E135" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F135" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>182</v>
+        <v>151</v>
       </c>
       <c r="C136" t="inlineStr" s="4">
         <is>
           <t>1929Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель житлової та громадської забудови з цільовим призначенням для будівництва і</t>
         </is>
       </c>
       <c r="D136" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E136" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F136" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>183</v>
+        <v>152</v>
       </c>
       <c r="C137" t="inlineStr" s="4">
         <is>
           <t>1930Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель житлової та громадської забудови з цільовим призначенням для будівництва і</t>
         </is>
       </c>
       <c r="D137" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E137" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F137" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>184</v>
+        <v>153</v>
       </c>
       <c r="C138" t="inlineStr" s="4">
         <is>
           <t>1931Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0476, розташованої за</t>
         </is>
       </c>
       <c r="D138" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E138" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F138" t="s">
-        <v>53</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="C139" t="inlineStr" s="4">
         <is>
           <t>1932Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0476, розташованої за</t>
         </is>
       </c>
       <c r="D139" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E139" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F139" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="C140" t="inlineStr" s="4">
         <is>
           <t>1933Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0474, розташованої за</t>
         </is>
       </c>
       <c r="D140" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E140" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F140" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="C141" t="inlineStr" s="4">
         <is>
           <t>1934Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0474, розташованої за</t>
         </is>
       </c>
       <c r="D141" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E141" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F141" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="C142" t="inlineStr" s="4">
         <is>
           <t>1935Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0477, розташованої за</t>
         </is>
       </c>
       <c r="D142" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E142" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F142" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="C143" t="inlineStr" s="4">
         <is>
           <t>1936Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0477, розташованої за</t>
         </is>
       </c>
       <c r="D143" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E143" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F143" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>190</v>
+        <v>159</v>
       </c>
       <c r="C144" t="inlineStr" s="4">
         <is>
           <t>1937Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0473, розташованої за</t>
         </is>
       </c>
       <c r="D144" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E144" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F144" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="C145" t="inlineStr" s="4">
         <is>
           <t>1938Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0473, розташованої за</t>
         </is>
       </c>
       <c r="D145" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E145" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F145" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>192</v>
+        <v>161</v>
       </c>
       <c r="C146" t="inlineStr" s="4">
         <is>
           <t>1939Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0475, розташованої за</t>
         </is>
       </c>
       <c r="D146" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E146" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F146" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>193</v>
+        <v>162</v>
       </c>
       <c r="C147" t="inlineStr" s="4">
         <is>
           <t>1940Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0475, розташованої за</t>
         </is>
       </c>
       <c r="D147" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E147" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F147" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>54</v>
+        <v>8</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="C148" t="inlineStr" s="4">
         <is>
           <t>1941Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0472, розташованої за</t>
         </is>
       </c>
       <c r="D148" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E148" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F148" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>195</v>
+        <v>164</v>
       </c>
       <c r="C149" t="inlineStr" s="4">
         <is>
           <t>1942Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0472, розташованої за</t>
         </is>
       </c>
       <c r="D149" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E149" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F149" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>196</v>
+        <v>165</v>
       </c>
       <c r="C150" t="inlineStr" s="4">
         <is>
           <t>1943Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0471, розташованої за</t>
         </is>
       </c>
       <c r="D150" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E150" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F150" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
       <c r="C151" t="inlineStr" s="4">
         <is>
           <t>1944Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0471, розташованої за</t>
         </is>
       </c>
       <c r="D151" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E151" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F151" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="C152" t="inlineStr" s="4">
         <is>
           <t>1945Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0470, розташованої за</t>
         </is>
       </c>
       <c r="D152" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E152" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F152" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="C153" t="inlineStr" s="4">
         <is>
           <t>1946Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності сільськогосподарського призначення з кадастровим номером 5324580400:00:004:0470, розташованої за</t>
         </is>
       </c>
       <c r="D153" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E153" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F153" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="C154" t="inlineStr" s="4">
         <is>
           <t>1947Про припинення Семенівському сільському споживчому товариству права постійного користування земельними ділянками комунальної власності на території Семенівської селищної рад</t>
         </is>
       </c>
       <c r="D154" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E154" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F154" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="C155" t="inlineStr" s="4">
         <is>
           <t>1948Про припинення Семенівському сільському споживчому товариству права постійного користування земельними ділянками комунальної власності на території Семенівської селищної рад</t>
         </is>
       </c>
       <c r="D155" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E155" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F155" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="C156" t="inlineStr" s="4">
         <is>
           <t>1949Про припинення Семенівській районній спілці споживчих товариств права постійного користування земельними ділянками комунальної власності на території Семенівської селищної рад</t>
         </is>
       </c>
       <c r="D156" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E156" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F156" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="C157" t="inlineStr" s="4">
         <is>
           <t>1950Про припинення Семенівській районній спілці споживчих товариств права постійного користування земельними ділянками комунальної власності на території Семенівської селищної рад</t>
         </is>
       </c>
       <c r="D157" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E157" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F157" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="C158" t="inlineStr" s="4">
         <is>
           <t>1951Про передачу КОМУНАЛЬНОМУ ПІДПРИЄМСТВУ СЕМЕНІВСЬКОЇ СЕЛИЩНОЇ РАДИ «КОМУНАЛЬНИК» в постійне користування земельної ділянки комунальної власності з кадастровим номером: 5324555100:30:005:0093</t>
         </is>
       </c>
       <c r="D158" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E158" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F158" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="C159" t="inlineStr" s="4">
         <is>
           <t>1952Про передачу КОМУНАЛЬНОМУ ПІДПРИЄМСТВУ СЕМЕНІВСЬКОЇ СЕЛИЩНОЇ РАДИ «КОМУНАЛЬНИК» в постійне користування земельної ділянки комунальної власності з кадастровим номером: 5324555100:30:005:0093</t>
         </is>
       </c>
       <c r="D159" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E159" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F159" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="C160" t="inlineStr" s="4">
         <is>
           <t>1953Про надання дозволу ПРИВАТНОМУ СІЛЬСЬКОГОСПОДАРСЬКОМУ ПІДПРИЄМСТВУ «ДРУЖБА» на виготовлення технічної документації із землеустрою щодо інвентаризації земель (невитребуваних земельних</t>
         </is>
       </c>
       <c r="D160" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E160" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F160" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>207</v>
+        <v>176</v>
       </c>
       <c r="C161" t="inlineStr" s="4">
         <is>
           <t>1954Про надання дозволу ПРИВАТНОМУ СІЛЬСЬКОГОСПОДАРСЬКОМУ ПІДПРИЄМСТВУ «ДРУЖБА» на виготовлення технічної документації із землеустрою щодо інвентаризації земель (невитребуваних земельних</t>
         </is>
       </c>
       <c r="D161" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E161" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F161" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>208</v>
+        <v>177</v>
       </c>
       <c r="C162" t="inlineStr" s="4">
         <is>
           <t>1955Про надання дозволу на передачу в суборенду земельної ділянки з кадастровим номером 5324580800:00:003:0405, розташованої за межами населених пунктів на території Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D162" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E162" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F162" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>209</v>
+        <v>178</v>
       </c>
       <c r="C163" t="inlineStr" s="4">
         <is>
           <t>1956Про надання дозволу на передачу в суборенду земельної ділянки з кадастровим номером 5324580800:00:003:0405, розташованої за межами населених пунктів на території Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D163" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E163" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F163" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>210</v>
+        <v>179</v>
       </c>
       <c r="C164" t="inlineStr" s="4">
         <is>
           <t>1957Про надання дозволу на передачу в суборенду земельної ділянки з кадастровим номером 5324582000:00:003:0528, розташованої за межами населених пунктів на території Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D164" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E164" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F164" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>54</v>
+        <v>8</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>211</v>
+        <v>180</v>
       </c>
       <c r="C165" t="inlineStr" s="4">
         <is>
           <t>1958Про надання дозволу на передачу в суборенду земельної ділянки з кадастровим номером 5324582000:00:003:0528, розташованої за межами населених пунктів на території Семенівської селищної ради</t>
         </is>
       </c>
       <c r="D165" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E165" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F165" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>54</v>
+        <v>8</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="C166" t="inlineStr" s="4">
         <is>
           <t>1959Про відмову у передачі в оренду земельних ділянок комунальної власті сільськогосподарського призначення громадянину Крючкову Олександру Івановичу</t>
         </is>
       </c>
       <c r="D166" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E166" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F166" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
       <c r="C167" t="inlineStr" s="4">
         <is>
           <t>1960Про відмову у передачі в оренду земельних ділянок комунальної власті сільськогосподарського призначення громадянину Крючкову Олександру Івановичу</t>
         </is>
       </c>
       <c r="D167" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E167" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F167" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>214</v>
+        <v>183</v>
       </c>
       <c r="C168" t="inlineStr" s="4">
         <is>
           <t>1961Про затвердження проєкту землеустрою щодо відведення земельної ділянки з кадастровим номером 5324580801:01:00:20055 та передачу її ПРИВАТНОМУ АКЦІОНЕРНОМУ ТОВАРИСТВУ «ВФ УКРАЇНА» для розміщення та</t>
         </is>
       </c>
       <c r="D168" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E168" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F168" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>215</v>
+        <v>184</v>
       </c>
       <c r="C169" t="inlineStr" s="4">
         <is>
           <t>1962Про затвердження проєкту землеустрою щодо відведення земельної ділянки з кадастровим номером 5324580801:01:00:20055 та передачу її ПРИВАТНОМУ АКЦІОНЕРНОМУ ТОВАРИСТВУ «ВФ УКРАЇНА» для розміщення та</t>
         </is>
       </c>
       <c r="D169" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E169" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F169" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>216</v>
+        <v>185</v>
       </c>
       <c r="C170" t="inlineStr" s="4">
         <is>
           <t>1963Про надання дозволу ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІНВЕСТИЦІЙНО-ПРОМИСЛОВА КОМПАНІЯ «ПОЛТАВАЗЕРНОПРОДУКТ» на виготовлення проєкту землеустрою щодо відведення земельної</t>
         </is>
       </c>
       <c r="D170" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E170" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F170" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>217</v>
+        <v>186</v>
       </c>
       <c r="C171" t="inlineStr" s="4">
         <is>
           <t>1964Про надання дозволу ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІНВЕСТИЦІЙНО-ПРОМИСЛОВА КОМПАНІЯ «ПОЛТАВАЗЕРНОПРОДУКТ» на виготовлення проєкту землеустрою щодо відведення земельної</t>
         </is>
       </c>
       <c r="D171" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E171" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F171" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>218</v>
+        <v>187</v>
       </c>
       <c r="C172" t="inlineStr" s="4">
         <is>
           <t>1965Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D172" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E172" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F172" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>219</v>
+        <v>188</v>
       </c>
       <c r="C173" t="inlineStr" s="4">
         <is>
           <t>1966Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D173" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E173" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F173" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>220</v>
+        <v>189</v>
       </c>
       <c r="C174" t="inlineStr" s="4">
         <is>
           <t>1967Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D174" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E174" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F174" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>221</v>
+        <v>190</v>
       </c>
       <c r="C175" t="inlineStr" s="4">
         <is>
           <t>1968Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D175" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E175" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F175" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>222</v>
+        <v>191</v>
       </c>
       <c r="C176" t="inlineStr" s="4">
         <is>
           <t>1969Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D176" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E176" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F176" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="C177" t="inlineStr" s="4">
         <is>
           <t>1970Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D177" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E177" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F177" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>224</v>
+        <v>193</v>
       </c>
       <c r="C178" t="inlineStr" s="4">
         <is>
           <t>1971Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D178" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E178" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F178" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
       <c r="C179" t="inlineStr" s="4">
         <is>
           <t>1972Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D179" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E179" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F179" t="s">
-        <v>58</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>226</v>
+        <v>195</v>
       </c>
       <c r="C180" t="inlineStr" s="4">
         <is>
           <t>1973Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D180" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E180" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F180" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>227</v>
+        <v>196</v>
       </c>
       <c r="C181" t="inlineStr" s="4">
         <is>
           <t>1974Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D181" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E181" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F181" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="C182" t="inlineStr" s="4">
         <is>
           <t>1975Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D182" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E182" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F182" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="C183" t="inlineStr" s="4">
         <is>
           <t>1976Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D183" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E183" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F183" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="C184" t="inlineStr" s="4">
         <is>
           <t>1977Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D184" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E184" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F184" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="C185" t="inlineStr" s="4">
         <is>
           <t>1978Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D185" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E185" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F185" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="C186" t="inlineStr" s="4">
         <is>
           <t>1979Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D186" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E186" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F186" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>233</v>
+        <v>202</v>
       </c>
       <c r="C187" t="inlineStr" s="4">
         <is>
           <t>1980Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D187" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E187" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F187" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>234</v>
+        <v>203</v>
       </c>
       <c r="C188" t="inlineStr" s="4">
         <is>
           <t>1981Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D188" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E188" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F188" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>235</v>
+        <v>204</v>
       </c>
       <c r="C189" t="inlineStr" s="4">
         <is>
           <t>1982Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D189" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E189" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F189" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>236</v>
+        <v>205</v>
       </c>
       <c r="C190" t="inlineStr" s="4">
         <is>
           <t>1983Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D190" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E190" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F190" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>237</v>
+        <v>206</v>
       </c>
       <c r="C191" t="inlineStr" s="4">
         <is>
           <t>1984Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D191" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E191" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F191" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
       <c r="C192" t="inlineStr" s="4">
         <is>
           <t>1985Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D192" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E192" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F192" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="C193" t="inlineStr" s="4">
         <is>
           <t>1986Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D193" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E193" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F193" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>240</v>
+        <v>209</v>
       </c>
       <c r="C194" t="inlineStr" s="4">
         <is>
           <t>1987Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D194" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E194" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F194" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>241</v>
+        <v>210</v>
       </c>
       <c r="C195" t="inlineStr" s="4">
         <is>
           <t>1988Про затвердження технічної документації із землеустрою щодо інвентаризації земель сільськогосподарського призначення під польовою дорогою, запроєктованою для доступу до земельних</t>
         </is>
       </c>
       <c r="D195" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E195" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F195" t="s">
-        <v>53</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="C196" t="inlineStr" s="4">
         <is>
           <t>1989Про затвердження проекту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з цільовим призначенням для сінокосіння і</t>
         </is>
       </c>
       <c r="D196" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E196" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F196" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>243</v>
+        <v>212</v>
       </c>
       <c r="C197" t="inlineStr" s="4">
         <is>
           <t>1990Про затвердження проекту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з цільовим призначенням для сінокосіння і</t>
         </is>
       </c>
       <c r="D197" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E197" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F197" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="C198" t="inlineStr" s="4">
         <is>
           <t>1991Про передачу в користування на умовах оренди ПРИВАТНОМУ ПІДПРИЄМСТВУ «ГРАНІТ-АГРО» земельної ділянки комунальної власності із земель житлової та громадської забудови з цільовим</t>
         </is>
       </c>
       <c r="D198" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E198" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F198" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>245</v>
+        <v>214</v>
       </c>
       <c r="C199" t="inlineStr" s="4">
         <is>
           <t>1992Про передачу в користування на умовах оренди ПРИВАТНОМУ ПІДПРИЄМСТВУ «ГРАНІТ-АГРО» земельної ділянки комунальної власності із земель житлової та громадської забудови з цільовим</t>
         </is>
       </c>
       <c r="D199" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E199" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F199" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>246</v>
+        <v>215</v>
       </c>
       <c r="C200" t="inlineStr" s="4">
         <is>
           <t>1993Про внесення змін до рішення двадцять сьомої (позачергової) сесії Семенівської селищної ради «Про затвердження технічної документації із землеустрою щодо інвентаризації земельних</t>
         </is>
       </c>
       <c r="D200" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E200" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F200" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>247</v>
+        <v>216</v>
       </c>
       <c r="C201" t="inlineStr" s="4">
         <is>
           <t>1994Про внесення змін до рішення двадцять сьомої (позачергової) сесії Семенівської селищної ради «Про затвердження технічної документації із землеустрою щодо інвентаризації земельних</t>
         </is>
       </c>
       <c r="D201" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E201" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F201" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="C202" t="inlineStr" s="4">
         <is>
           <t>1995Про надання дозволу громадянину Двуреченському Олександру Олександровичу  на виготовлення технічної документації із землеустрою щодо інвентаризації земель (земельної ділянки)</t>
         </is>
       </c>
       <c r="D202" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E202" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F202" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
       <c r="C203" t="inlineStr" s="4">
         <is>
           <t>1996Про надання дозволу громадянину Двуреченському Олександру Олександровичу  на виготовлення технічної документації із землеустрою щодо інвентаризації земель (земельної ділянки)</t>
         </is>
       </c>
       <c r="D203" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E203" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F203" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="C204" t="inlineStr" s="4">
         <is>
           <t>1997Про надання дозволу громадянину Двуреченському Олександру Олександровичу  на виготовлення технічної  документації з нормативної грошової оцінки земельної ділянки з кадастровим номером:</t>
         </is>
       </c>
       <c r="D204" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E204" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F204" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
       <c r="C205" t="inlineStr" s="4">
         <is>
           <t>1998Про надання дозволу громадянину Двуреченському Олександру Олександровичу  на виготовлення технічної  документації з нормативної грошової оцінки земельної ділянки з кадастровим номером:</t>
         </is>
       </c>
       <c r="D205" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E205" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F205" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
       <c r="C206" t="inlineStr" s="4">
         <is>
           <t>1999Про надання дозволу громадянину Сьомаку Володимиру Олексійовичу  на виготовлення технічної документації із землеустрою щодо встановлення (відновлення) в натурі (на місцевості) меж</t>
         </is>
       </c>
       <c r="D206" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E206" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F206" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="C207" t="inlineStr" s="4">
         <is>
           <t>2000Про надання дозволу громадянину Сьомаку Володимиру Олексійовичу  на виготовлення технічної документації із землеустрою щодо встановлення (відновлення) в натурі (на місцевості) меж</t>
         </is>
       </c>
       <c r="D207" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E207" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F207" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="C208" t="inlineStr" s="4">
         <is>
           <t>2001Про внесення змін до Програми підтримки Збройних Сил України, Національної Гвардії України, підрозділів територіальної оборони та добровольчих формувань на 2023-2025 роки</t>
         </is>
       </c>
       <c r="D208" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E208" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F208" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>255</v>
+        <v>224</v>
       </c>
       <c r="C209" t="inlineStr" s="4">
         <is>
           <t>2002Про внесення змін до Програми підтримки Збройних Сил України, Національної Гвардії України, підрозділів територіальної оборони та добровольчих формувань на 2023-2025 роки</t>
         </is>
       </c>
       <c r="D209" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E209" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F209" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>256</v>
+        <v>225</v>
       </c>
       <c r="C210" t="inlineStr" s="4">
         <is>
           <t>2003Про закриття однієї групи для дітей дошкільного віку в Семенівському комунальному закладі дошкільної освіти Семенівської селищної ради «Малятко»</t>
         </is>
       </c>
       <c r="D210" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="E210" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F210" t="s">
-        <v>35</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>257</v>
+        <v>226</v>
       </c>
       <c r="C211" t="inlineStr" s="4">
         <is>
           <t>2004Про закриття однієї групи для дітей дошкільного віку в Семенівському комунальному закладі дошкільної освіти Семенівської селищної ради «Малятко»</t>
         </is>
       </c>
       <c r="D211" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E211" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F211" t="s">
-        <v>44</v>
-[...80 lines deleted...]
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>258</v>
+        <v>227</v>
       </c>
       <c r="C212" t="inlineStr" s="4">
         <is>
           <t>2005Про затвердження проєкту землеустрою щодо відведення земельної ділянки комунальної власності із земель сільськогосподарського призначення з цільовим призначенням для сінокосіння і</t>
         </is>
       </c>
       <c r="D212" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E212" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F212" t="s">
-        <v>71</v>
-[...80 lines deleted...]
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="213">
       <c r="A213"/>
       <c r="B213"/>
       <c r="C213"/>
       <c r="D213"/>
       <c r="E213"/>
       <c r="F213"/>
-      <c r="G213" t="s">
-[...79 lines deleted...]
-      </c>
     </row>
     <row r="214">
       <c r="A214"/>
       <c r="B214"/>
       <c r="C214"/>
       <c r="D214"/>
       <c r="E214"/>
       <c r="F214"/>
-      <c r="G214" t="s">
-[...79 lines deleted...]
-      </c>
     </row>
     <row r="215">
       <c r="A215"/>
       <c r="B215"/>
       <c r="C215"/>
       <c r="D215"/>
       <c r="E215"/>
       <c r="F215"/>
-      <c r="G215" t="s">
-[...79 lines deleted...]
-      </c>
     </row>
     <row r="216">
       <c r="A216"/>
       <c r="B216"/>
       <c r="C216"/>
       <c r="D216"/>
       <c r="E216"/>
       <c r="F216"/>
-      <c r="G216" t="s">
-[...79 lines deleted...]
-      </c>
     </row>
     <row r="217">
       <c r="A217"/>
       <c r="B217"/>
       <c r="C217"/>
       <c r="D217"/>
       <c r="E217"/>
       <c r="F217"/>
-      <c r="G217" t="s">
-[...79 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>